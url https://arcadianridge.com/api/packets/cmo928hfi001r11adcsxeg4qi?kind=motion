--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -307,51 +307,51 @@
       <w:r>
         <w:t xml:space="preserve">c. Awarding Claimant's counsel its reasonable attorney's fees and costs to be paid from the Surplus Funds pursuant to the written contingency fee agreement executed by Claimant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d. Granting such other and further relief as this Court deems just and proper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 5/3/2026.</w:t>
+        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 6/17/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arcadian Ridge, PLLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>