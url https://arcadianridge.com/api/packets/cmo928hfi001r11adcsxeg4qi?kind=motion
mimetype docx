--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -307,51 +307,51 @@
       <w:r>
         <w:t xml:space="preserve">c. Awarding Claimant's counsel its reasonable attorney's fees and costs to be paid from the Surplus Funds pursuant to the written contingency fee agreement executed by Claimant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d. Granting such other and further relief as this Court deems just and proper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 6/17/2026.</w:t>
+        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 8/1/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arcadian Ridge, PLLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>