--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -307,51 +307,51 @@
       <w:r>
         <w:t xml:space="preserve">c. Awarding Claimant's counsel its reasonable attorney's fees and costs to be paid from the Surplus Funds pursuant to the written contingency fee agreement executed by Claimant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d. Granting such other and further relief as this Court deems just and proper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 8/1/2026.</w:t>
+        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 9/15/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arcadian Ridge, PLLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>