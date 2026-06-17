--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 5/2/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 6/17/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 2140 W ROOSEVELT AVE COOLIDGE, AZ 85128, sold on or about 10/25/2024, in Case No. 2024-02593 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>