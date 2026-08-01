--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 6/17/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 8/1/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 2140 W ROOSEVELT AVE COOLIDGE, AZ 85128, sold on or about 10/25/2024, in Case No. 2024-02593 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>