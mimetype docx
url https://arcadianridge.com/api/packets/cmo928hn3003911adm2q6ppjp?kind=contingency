--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 8/1/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 9/15/2026, by and between DRAPER, PHILLIP GABRIEL DEAN, residing at 2140 W ROOSEVELT AVE, COOLIDGE, AZ, 85128 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 2140 W ROOSEVELT AVE COOLIDGE, AZ 85128, sold on or about 10/25/2024, in Case No. 2024-02593 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>