--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 5/3/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 6/17/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 41137 N ARBOR AVE SAN TAN VALLEY, AZ 85140, sold on or about 1/13/2026, in Case No. 2025-04469 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>