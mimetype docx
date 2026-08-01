--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 6/17/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 8/1/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 41137 N ARBOR AVE SAN TAN VALLEY, AZ 85140, sold on or about 1/13/2026, in Case No. 2025-04469 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>