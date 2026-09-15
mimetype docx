--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -34,51 +34,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CONTINGENCY FEE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 8/1/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
+        <w:t xml:space="preserve">This Contingency Fee Agreement ("Agreement") is entered into on 9/15/2026, by and between Harbour/Girardot, residing at 3617 W LAS PALMARITAS DR, PHOENIX, AZ, 85051 ("Client"), and Arcadian Ridge, PLLC,  ("Firm"), by and through Preston Van Winkle, Esq., AZ Bar No. TBD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Scope of Representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Firm is retained to represent Client in the recovery of any and all surplus proceeds held by the Clerk of the Superior Court of Pinal County, Arizona (or other custodian) arising from the trustee's sale of the real property commonly known as 41137 N ARBOR AVE SAN TAN VALLEY, AZ 85140, sold on or about 1/13/2026, in Case No. 2025-04469 (the "Matter"). Firm's scope is limited to investigating, filing, prosecuting, and collecting any surplus claim in the Matter and does not extend to any other legal dispute, unless a separate written engagement is signed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>