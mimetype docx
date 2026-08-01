--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -201,51 +201,51 @@
       <w:r>
         <w:t xml:space="preserve">3. The real property that is the subject of this petition (the "Property") is commonly known as 1428 E NATASHA DR CASA GRANDE, AZ 85122, Assessor's Parcel No. 505-78-58507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. The Property was encumbered by a Deed of Trust.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. On 7/23/2025, the successor trustee conducted a non-judicial trustee's sale of the Property pursuant to A.R.S. §§ 33-807 and 33-810.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. After the sale, the trustee applied the proceeds in the order required by A.R.S. § 33-812(A). The sale produced surplus proceeds in excess of the amounts owed on the Deed of Trust and junior liens. The trustee deposited $36,681.26 with the Clerk of this Court (the "Surplus Funds") pursuant to A.R.S. § 33-812(A)(4).</w:t>
+        <w:t xml:space="preserve">6. After the sale, the trustee applied the proceeds in the order required by A.R.S. § 33-812(A). The sale produced surplus proceeds in excess of the amounts owed on the Deed of Trust and junior liens. The trustee deposited $35,977.74 with the Clerk of this Court (the "Surplus Funds") pursuant to A.R.S. § 33-812(A)(4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">III. Claimant's Right to the Surplus Funds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Under A.R.S. § 33-812, surplus proceeds from a trustee's sale are distributed to persons having, at the time of sale, an interest in the property. After satisfaction of any junior liens, any remaining surplus belongs to the former owner of record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -307,51 +307,51 @@
       <w:r>
         <w:t xml:space="preserve">c. Awarding Claimant's counsel its reasonable attorney's fees and costs to be paid from the Surplus Funds pursuant to the written contingency fee agreement executed by Claimant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d. Granting such other and further relief as this Court deems just and proper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 6/17/2026.</w:t>
+        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 8/1/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arcadian Ridge, PLLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>