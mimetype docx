--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -201,51 +201,51 @@
       <w:r>
         <w:t xml:space="preserve">3. The real property that is the subject of this petition (the "Property") is commonly known as 1428 E NATASHA DR CASA GRANDE, AZ 85122, Assessor's Parcel No. 505-78-58507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. The Property was encumbered by a Deed of Trust.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. On 7/23/2025, the successor trustee conducted a non-judicial trustee's sale of the Property pursuant to A.R.S. §§ 33-807 and 33-810.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. After the sale, the trustee applied the proceeds in the order required by A.R.S. § 33-812(A). The sale produced surplus proceeds in excess of the amounts owed on the Deed of Trust and junior liens. The trustee deposited $35,977.74 with the Clerk of this Court (the "Surplus Funds") pursuant to A.R.S. § 33-812(A)(4).</w:t>
+        <w:t xml:space="preserve">6. After the sale, the trustee applied the proceeds in the order required by A.R.S. § 33-812(A). The sale produced surplus proceeds in excess of the amounts owed on the Deed of Trust and junior liens. The trustee deposited $29,371.03 with the Clerk of this Court (the "Surplus Funds") pursuant to A.R.S. § 33-812(A)(4).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="100" w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">III. Claimant's Right to the Surplus Funds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Under A.R.S. § 33-812, surplus proceeds from a trustee's sale are distributed to persons having, at the time of sale, an interest in the property. After satisfaction of any junior liens, any remaining surplus belongs to the former owner of record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -307,51 +307,51 @@
       <w:r>
         <w:t xml:space="preserve">c. Awarding Claimant's counsel its reasonable attorney's fees and costs to be paid from the Surplus Funds pursuant to the written contingency fee agreement executed by Claimant; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d. Granting such other and further relief as this Court deems just and proper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 8/1/2026.</w:t>
+        <w:t xml:space="preserve">RESPECTFULLY SUBMITTED this 9/15/2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arcadian Ridge, PLLC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>